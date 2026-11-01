--- v0 (2026-05-23)
+++ v1 (2026-11-01)
@@ -13,51 +13,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7543B061" w14:textId="1C357FD0" w:rsidR="00196050" w:rsidRPr="0062111E" w:rsidRDefault="00196050" w:rsidP="0062111E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Article type:</w:t>
       </w:r>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002529B1" w:rsidRPr="0062111E">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1070,96 +1070,111 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>status:</w:t>
       </w:r>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18469F06" w14:textId="77777777" w:rsidR="00D50036" w:rsidRPr="0062111E" w:rsidRDefault="00D50036" w:rsidP="00D50036">
+    <w:p w14:paraId="18469F06" w14:textId="046B2BCA" w:rsidR="00D50036" w:rsidRPr="0062111E" w:rsidRDefault="00D50036" w:rsidP="00D50036">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conflict of Interest Disclosures:</w:t>
       </w:r>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0054220F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="0054220F" w:rsidRPr="0054220F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://medicaljournalssweden.se/actadv/COI</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D765E3A" w14:textId="77777777" w:rsidR="00D50036" w:rsidRDefault="00D50036" w:rsidP="0062111E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="328D2FAA" w14:textId="7594CDDB" w:rsidR="00D50036" w:rsidRDefault="00D50036" w:rsidP="0062111E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D50036" w:rsidSect="00CF5157">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="680" w:bottom="1418" w:left="680" w:header="708" w:footer="708" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE94B4C" w14:textId="13B71CED" w:rsidR="00B966B1" w:rsidRPr="00B076FD" w:rsidRDefault="008B4ADA" w:rsidP="00B076FD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B076FD">
         <w:lastRenderedPageBreak/>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F660BC" w14:textId="77777777" w:rsidR="00D812EB" w:rsidRPr="0062111E" w:rsidRDefault="00D812EB" w:rsidP="0062111E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
@@ -1224,51 +1239,51 @@
     <w:p w14:paraId="51E9D9B2" w14:textId="77777777" w:rsidR="00D812EB" w:rsidRPr="0062111E" w:rsidRDefault="00D812EB" w:rsidP="0062111E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">The template for Acta D-V is available at: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135173DC" w14:textId="77777777" w:rsidR="00D812EB" w:rsidRPr="0062111E" w:rsidRDefault="00D812EB" w:rsidP="0062111E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="0062111E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>https://endnote.com/style_download/acta-dermato-venereologica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5106A905" w14:textId="77777777" w:rsidR="0062111E" w:rsidRPr="0062111E" w:rsidRDefault="0062111E" w:rsidP="0062111E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2228,192 +2243,192 @@
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062111E">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[Describe the supplemental video(s) content here but submit the video(s) separately.]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004C4605" w:rsidRPr="0062111E" w:rsidSect="0062111E">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="680" w:bottom="1418" w:left="680" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF40265" w14:textId="77777777" w:rsidR="00FE7C30" w:rsidRDefault="00FE7C30">
+    <w:p w14:paraId="4C47F255" w14:textId="77777777" w:rsidR="00005749" w:rsidRDefault="00005749">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="082BA5FA" w14:textId="77777777" w:rsidR="00FE7C30" w:rsidRDefault="00FE7C30">
+    <w:p w14:paraId="4F74894D" w14:textId="77777777" w:rsidR="00005749" w:rsidRDefault="00005749">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48162881" w14:textId="77777777" w:rsidR="00B80352" w:rsidRDefault="00B80352">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C180C5B" w14:textId="77777777" w:rsidR="00B80352" w:rsidRDefault="00B80352">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1102FA22" w14:textId="77777777" w:rsidR="00B80352" w:rsidRDefault="00B80352">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE7529C" w14:textId="77777777" w:rsidR="00FE7C30" w:rsidRDefault="00FE7C30">
+    <w:p w14:paraId="4799897A" w14:textId="77777777" w:rsidR="00005749" w:rsidRDefault="00005749">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FF0CC8D" w14:textId="77777777" w:rsidR="00FE7C30" w:rsidRDefault="00FE7C30">
+    <w:p w14:paraId="5CD804CC" w14:textId="77777777" w:rsidR="00005749" w:rsidRDefault="00005749">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="705E8B79" w14:textId="16D741A9" w:rsidR="00375CC6" w:rsidRDefault="00375CC6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -2445,51 +2460,51 @@
   </w:p>
   <w:p w14:paraId="76198D9A" w14:textId="77777777" w:rsidR="00375CC6" w:rsidRDefault="00375CC6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18C2256C" w14:textId="52A80EEE" w:rsidR="00375CC6" w:rsidRPr="00967836" w:rsidRDefault="00375CC6" w:rsidP="00FF5071">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="left" w:pos="6210"/>
         <w:tab w:val="left" w:pos="6379"/>
         <w:tab w:val="left" w:pos="6804"/>
         <w:tab w:val="left" w:pos="8283"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA36A9">
       <w:rPr>
@@ -2593,51 +2608,51 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D6DE77B" w14:textId="5A76E2EA" w:rsidR="00CF5157" w:rsidRPr="00B80352" w:rsidRDefault="00CF5157" w:rsidP="00B80352">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="left" w:pos="6210"/>
         <w:tab w:val="left" w:pos="6379"/>
         <w:tab w:val="left" w:pos="6804"/>
         <w:tab w:val="left" w:pos="8283"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -2779,51 +2794,51 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00967836">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21D8227B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D17C130C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3500,85 +3515,86 @@
   <w:num w:numId="1" w16cid:durableId="202639592">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1994679838">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1961185039">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2048337481">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1643197154">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1756390453">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="160971701">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="133"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;Numbered&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Calibri&lt;/FontName&gt;&lt;FontSize&gt;11&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;0&lt;/HangingIndent&gt;&lt;LineSpacing&gt;1&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;2&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001B2B6C"/>
     <w:rsid w:val="00001B64"/>
     <w:rsid w:val="00002354"/>
     <w:rsid w:val="00004A83"/>
+    <w:rsid w:val="00005749"/>
     <w:rsid w:val="00010024"/>
     <w:rsid w:val="00011877"/>
     <w:rsid w:val="00013EB8"/>
     <w:rsid w:val="00020CCA"/>
     <w:rsid w:val="00021CC8"/>
     <w:rsid w:val="00025B18"/>
     <w:rsid w:val="000270F3"/>
     <w:rsid w:val="00031487"/>
     <w:rsid w:val="00033B6A"/>
     <w:rsid w:val="0003773E"/>
     <w:rsid w:val="0004167A"/>
     <w:rsid w:val="00044B51"/>
     <w:rsid w:val="00050BA9"/>
     <w:rsid w:val="00051160"/>
     <w:rsid w:val="000515BA"/>
     <w:rsid w:val="0005242A"/>
     <w:rsid w:val="0005469C"/>
     <w:rsid w:val="00054863"/>
     <w:rsid w:val="000553E5"/>
     <w:rsid w:val="00055622"/>
     <w:rsid w:val="00057265"/>
     <w:rsid w:val="00066C59"/>
     <w:rsid w:val="000677CD"/>
     <w:rsid w:val="00071F70"/>
     <w:rsid w:val="00075112"/>
@@ -3809,83 +3825,85 @@
     <w:rsid w:val="00421A0B"/>
     <w:rsid w:val="00427ECD"/>
     <w:rsid w:val="00430A97"/>
     <w:rsid w:val="0043360E"/>
     <w:rsid w:val="00433D29"/>
     <w:rsid w:val="00435B24"/>
     <w:rsid w:val="004416A8"/>
     <w:rsid w:val="0044356E"/>
     <w:rsid w:val="00445D4C"/>
     <w:rsid w:val="00446452"/>
     <w:rsid w:val="00446DE0"/>
     <w:rsid w:val="004470AE"/>
     <w:rsid w:val="0044747E"/>
     <w:rsid w:val="004475B0"/>
     <w:rsid w:val="00447A6C"/>
     <w:rsid w:val="004531F0"/>
     <w:rsid w:val="004555C8"/>
     <w:rsid w:val="004556E6"/>
     <w:rsid w:val="004624D4"/>
     <w:rsid w:val="00463192"/>
     <w:rsid w:val="00463835"/>
     <w:rsid w:val="00470369"/>
     <w:rsid w:val="0047767D"/>
     <w:rsid w:val="00481AD8"/>
     <w:rsid w:val="004844AE"/>
+    <w:rsid w:val="00484D47"/>
     <w:rsid w:val="004878A2"/>
     <w:rsid w:val="00492501"/>
     <w:rsid w:val="00497409"/>
     <w:rsid w:val="004A4B03"/>
     <w:rsid w:val="004A5097"/>
     <w:rsid w:val="004A52C3"/>
     <w:rsid w:val="004B477B"/>
     <w:rsid w:val="004C1232"/>
     <w:rsid w:val="004C4605"/>
     <w:rsid w:val="004C59E0"/>
     <w:rsid w:val="004D5317"/>
     <w:rsid w:val="004D73B7"/>
     <w:rsid w:val="004E196A"/>
     <w:rsid w:val="004E35D5"/>
     <w:rsid w:val="004E38D5"/>
     <w:rsid w:val="004E3B44"/>
     <w:rsid w:val="004E53E7"/>
     <w:rsid w:val="004E65F9"/>
     <w:rsid w:val="004F0CC1"/>
     <w:rsid w:val="004F164F"/>
     <w:rsid w:val="004F3393"/>
     <w:rsid w:val="00501965"/>
     <w:rsid w:val="00503898"/>
     <w:rsid w:val="0051265D"/>
     <w:rsid w:val="00513964"/>
     <w:rsid w:val="005140D2"/>
     <w:rsid w:val="00515146"/>
     <w:rsid w:val="00517973"/>
     <w:rsid w:val="00520D56"/>
     <w:rsid w:val="00526526"/>
     <w:rsid w:val="00530A11"/>
     <w:rsid w:val="0053447B"/>
     <w:rsid w:val="005377CC"/>
+    <w:rsid w:val="0054220F"/>
     <w:rsid w:val="00545573"/>
     <w:rsid w:val="0054798E"/>
     <w:rsid w:val="00547B67"/>
     <w:rsid w:val="00550112"/>
     <w:rsid w:val="0055216B"/>
     <w:rsid w:val="00552BD8"/>
     <w:rsid w:val="00553A70"/>
     <w:rsid w:val="005555BD"/>
     <w:rsid w:val="005575F8"/>
     <w:rsid w:val="00560215"/>
     <w:rsid w:val="005626B5"/>
     <w:rsid w:val="00562B2E"/>
     <w:rsid w:val="00564B82"/>
     <w:rsid w:val="00575391"/>
     <w:rsid w:val="005873EB"/>
     <w:rsid w:val="005905F1"/>
     <w:rsid w:val="00592041"/>
     <w:rsid w:val="00592FD5"/>
     <w:rsid w:val="005931DC"/>
     <w:rsid w:val="00595AE4"/>
     <w:rsid w:val="00597F0C"/>
     <w:rsid w:val="005A4A92"/>
     <w:rsid w:val="005A6096"/>
     <w:rsid w:val="005B0240"/>
     <w:rsid w:val="005B1196"/>
@@ -4440,51 +4458,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="103DF041"/>
   <w15:docId w15:val="{37DC9DFE-3BA8-2245-AC7A-B20EA2130C2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5331,51 +5349,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF5071"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0055216B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="21245109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="305665600">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5509,51 +5527,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2068213402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endnote.com/style_download/acta-dermato-venereologica/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaljournalssweden.se/actadv/COI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endnote.com/style_download/acta-dermato-venereologica/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5809,63 +5827,56 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd2f0c6a-0e1b-4cd1-a5d6-4565ffe7b847">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b02d919b-b700-4e96-a6e6-80799d7acaa0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjGnciXMVqA6SkHO4mSEyTTnq98Dg==">AMUW2mV9FV5yKJOBIBrmKvwwoCtc2Juq/WJgwgQo6BDHh6lm6URcsFBTkAXQh2xPbQpa5WjAHs2pBGu+RR1gtKImW3lUbj3JcaUDcfqGCt4rqPB2OrnpijrE4IkQSDJK1/dVooLCzh961eHp2Tby6TZ6HLi/pZ9XSW20RoyT/zdlL5daTBWqzySe3tFe+WTrbn2RNKKeeHkT6qb7KpUbMdto7pMy9x+uim92E/dsZWkuoW9P27/B0Z2DI0g/mTngSv7n5pbx6qV7f9Kr5DUB9wYjctY26Dq6YMR1znjepCxSbS5znYdswpoeWb3ePvCaJVHGNW1ZR6/yUJM/v88d2rxt7+8pxuNYslvSaOYigLfudXpUlbXHdZZcG8gPottx/qsMPUc7KWG9FMoPO7ZWwficQYDF8o/O0wKQjQmT307n8LCTCLjPGupBWaVkgQkYJQsVu8PY6Asl+koyw/CbbRqtYnohVSXLtMilanK9TOEPPeYfmy98RyBk5au5/9Ws/FrRKzGxhPAXgtOCsJMM25KqJyGB9VGBRAbw1xfz33p7vJ+XfT1LS4c9yKJf3azsh3F+G3YMkdp+Syvvxp7OQcwvaGDIAC7Ol4Jw4iUamnh+4xOdpHeb0a4gjmUk6thHeJ+s5W/l7peDpc6XbjMbF2RK8gHwTpneugrdmAzqmt1j+PYbiQ6chg9+jdy9ShV7t9NLhLKLEXngnoKY0r/x17g3rfV/bgYKaC87vML6DhNsB/nYFiCys+LynFDFQRvF/nS0rbZ5n3XdIiDe4QetyhAS++WqeT25K+79Dwx8afRk8ZJrhr6guv+zY8ZQoqOY/G+xfuWB8aewHJPpb+XVuRqmEPya9/z8ji6SB7SUDZEoeoSHcbPIh9P6tctAWInFx5CkqpI5iTnK0rqOx+BIAZL0u/ESVDh/aj/mRABX8iZuWODddrhRrgiH1ZYZPaKN3ehq20vhxk1gxeLmoAtCEn0J/GAGA/EfKe8IbtQOtX7OzGpvG0SZKOAUrOkMyChSZtEq0MBz5lBraI3i90cEj5ndsMFN6yWys4FviqCDC2a/jkdcCrkksveCQ78/z8PsIiAHKG0IL6wnzi0mCOz3NBzM35B4XbFWVIbEHI0I4nMPW6QNB0fTjyi+2SCeTXU3/ley7HzVhEEFp2+TwaYbI89qZDd5VtXt3k7yNkM0xOECsSr2IsC78v1yKo/8grG1AT2ybO5n+rPAy+91w0CRWlQqyv3QWZYEoBHXIZy+fo3zUtzdeHEumw/tZ5Smmu3SY8O7HyPmxIlAfxXGsRvB7L/pFwtaH4iNY3AmhZVQpEC6gqA1hNM8agEcbVaG8NYsOBiz0KJp55kv4Cwk9lrgBYxf1wLiSI0DMM6ZxqX2OAPxGom9sJNoikq0wvYxniQ/8nGt0EgqPr5lpvRkV109IScyt9JuFk/2+mKy+Caj4rqSd7iwEtKAPgDOjTKXdwNDFivOmkTHFPl/v1mE6WL4CDCpPxgLfuiuAWFxx6Yb0Pfqewgt2tBLyB86Aosx8F5MQS9sFpBL0gHQR+3SvmZ0WOY+5/R1Nj/d/D5T4apeZmzVIuRm8ru49CxM6WdIDBt80piAxju5O31vEhez9F4T/Fo4OJzMmaV5zM8FPe7ENL0mAusCleaJwZ4crlOLs8hCXP0AD9vvDL3iq5inx2UyyVPUv7KwcdRc4dFFpn7S2QjNFUc7Y8mBW6vrbso3oD+fv5zyKQyXc/9EmT1FOFMn4l3y4NSyKxG2XIJNoavuQGNLCp7hdrQqTnUU+BKVJuxbDhjsc5hUyLQIlY2PiOWkiGJy9qsbpqGgZtM3rBvwbpdykS3u/l4l95SwtSbXi2QSwxzFUNlllqitvKjzg55Za8ZWAygoZfo9T4L+j9LzLWGH0xMmZ2TBmzQ5tzGqSrbPmHkzSJfdxVP40wMo7UoHvJmVXnPxU4pf5dZ0k0adm63ulJDGoyeOPN8LY608czmtJnZ3wjxMpBeMgs4aR5v7/gx2iZSdMdLbvx1c3yVarDDWyc8OEpVEd2CWa698VwGODH0HGbl6RfbxDy1muzS+jU7LGQk+yIXZKcKg2N9NcJWX/BitkRVlf03cfUpIcYjii7dpW5KHaxRFsJULImNkImxRJK2f5aEbQC0qp6QT6mj4s1WrXwOw+Oz+DNVtXr350dn9+lqDXJEYAo6kVkQ3/4cAVpTkrLzT98JY1JjYMetZAFRujZ5s1a8GlLMQxQyy77EH2PGUx8eZyXcnK+vGRYIn6O4UIvDMSh61RwTHUpHNUFDE/eKqi40vBB9uJVvRc2ysKJQcobwLCpXz4qg5ZHem42YNGXD2ciFb33+PUoZZmcqf5y9jKUtXZhW1u0mmx3xOURhHM90zzw3+Qg7fII0yWvPZ/0toOpiib/gyIKz8C3ZCw7cz9/zBlEp4RY3yULf30pKJmcV8EvfdAxZOmb8i+d+R7F58qw==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101003C47414A477A514390D0DA540241774C" ma:contentTypeVersion="15" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="072643db83f4a7618f2137b38196cf7c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd2f0c6a-0e1b-4cd1-a5d6-4565ffe7b847" xmlns:ns3="b02d919b-b700-4e96-a6e6-80799d7acaa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4577f4203ac5f37fb03f2c6bd28429d" ns2:_="" ns3:_="">
     <xsd:import namespace="bd2f0c6a-0e1b-4cd1-a5d6-4565ffe7b847"/>
     <xsd:import namespace="b02d919b-b700-4e96-a6e6-80799d7acaa0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -6056,149 +6067,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B77AA10B-AAE6-46CA-A90B-0D2B236A610A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bd2f0c6a-0e1b-4cd1-a5d6-4565ffe7b847"/>
     <ds:schemaRef ds:uri="b02d919b-b700-4e96-a6e6-80799d7acaa0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13EF7CED-433A-E44B-A138-9DFAC464C536}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{706FEA88-17FE-4F55-8374-91E1C05A1A7E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A63F9A0-AA73-4858-8205-CCCEC64A0B96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bd2f0c6a-0e1b-4cd1-a5d6-4565ffe7b847"/>
     <ds:schemaRef ds:uri="b02d919b-b700-4e96-a6e6-80799d7acaa0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{706FEA88-17FE-4F55-8374-91E1C05A1A7E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13EF7CED-433A-E44B-A138-9DFAC464C536}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>476</Words>
-  <Characters>2528</Characters>
+  <Words>493</Words>
+  <Characters>2617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2999</CharactersWithSpaces>
+  <CharactersWithSpaces>3104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Acta DV</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">